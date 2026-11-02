--- v0 (2026-10-13)
+++ v1 (2026-11-02)
@@ -1,111 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/32c7ad418cd2cdc5/Documents/AGARs/26-27 AGAR/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="430" documentId="8_{9DBF9DFF-E9B0-43CB-9153-7D1CE02DB1DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1E1395EE-739C-4672-9A57-CF47C6D1890E}"/>
+  <xr:revisionPtr revIDLastSave="447" documentId="8_{9DBF9DFF-E9B0-43CB-9153-7D1CE02DB1DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D24CA04A-6CF3-4445-B638-73A210E57B2A}"/>
   <bookViews>
     <workbookView xWindow="11424" yWindow="0" windowWidth="11712" windowHeight="12336" xr2:uid="{DED8907D-1AF5-4898-B694-E9ACBCB048C9}"/>
   </bookViews>
   <sheets>
     <sheet name="LEDGER" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="X71" i="1" l="1"/>
-[...21 lines deleted...]
-  <c r="L71" i="1"/>
+  <c r="I72" i="1" l="1"/>
+  <c r="L72" i="1"/>
+  <c r="K72" i="1"/>
+  <c r="X72" i="1"/>
+  <c r="W72" i="1"/>
+  <c r="V72" i="1"/>
+  <c r="AB72" i="1" l="1"/>
+  <c r="AA72" i="1"/>
+  <c r="Z72" i="1"/>
+  <c r="H72" i="1"/>
+  <c r="G72" i="1"/>
+  <c r="F72" i="1"/>
+  <c r="E72" i="1"/>
+  <c r="Y72" i="1"/>
+  <c r="P72" i="1" l="1"/>
+  <c r="S72" i="1"/>
+  <c r="U72" i="1"/>
+  <c r="T72" i="1"/>
+  <c r="R72" i="1"/>
+  <c r="Q72" i="1"/>
+  <c r="O72" i="1"/>
+  <c r="N72" i="1"/>
+  <c r="M72" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="77">
   <si>
     <t>INCOME</t>
   </si>
   <si>
     <t>PAYMENTS</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>DESCRIPTION</t>
   </si>
   <si>
     <t>INVOICE / REMITTANCE NO</t>
   </si>
   <si>
     <t>PRECEPT 1</t>
   </si>
   <si>
     <t>PRECEPT 2</t>
   </si>
   <si>
     <t>VAT</t>
   </si>
   <si>
@@ -287,50 +286,56 @@
   </si>
   <si>
     <t>95 Day Notice Acc</t>
   </si>
   <si>
     <t>External Audit</t>
   </si>
   <si>
     <t>ICO membership</t>
   </si>
   <si>
     <t>PKF Little John</t>
   </si>
   <si>
     <t>ICO</t>
   </si>
   <si>
     <t>LI032</t>
   </si>
   <si>
     <t>TBC</t>
   </si>
   <si>
     <t>DD</t>
   </si>
+  <si>
+    <t>Lights recharge</t>
+  </si>
+  <si>
+    <t>Payment taken from precept</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_-&quot;£&quot;* #,##0.00_-;\-&quot;£&quot;* #,##0.00_-;_-&quot;£&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -458,51 +463,51 @@
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -538,77 +543,94 @@
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Comma 2" xfId="2" xr:uid="{C411E027-E35A-42A6-9A08-DE1391E7425E}"/>
     <cellStyle name="Currency 2" xfId="4" xr:uid="{AEF323B1-55CD-4C9A-A124-723C52595AA2}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{9B4C5265-4CE9-4A99-AD2A-54F999A5FCB4}"/>
     <cellStyle name="Percent 2" xfId="3" xr:uid="{B52A86DA-DFE8-40F3-B5A0-BA382E69A1B2}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -868,55 +890,55 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02E5CD31-54FA-4B83-A0F6-9CAED22CB182}">
-  <dimension ref="A1:AF452"/>
+  <dimension ref="A1:AF453"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="57" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="I33" sqref="I33"/>
+    <sheetView tabSelected="1" topLeftCell="D1" zoomScale="57" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A62" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="H95" sqref="H95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.88671875" style="10" customWidth="1"/>
     <col min="2" max="2" width="32" style="10" customWidth="1"/>
     <col min="3" max="3" width="17.6640625" style="10" customWidth="1"/>
     <col min="4" max="4" width="18.5546875" style="11" customWidth="1"/>
     <col min="5" max="5" width="12.77734375" style="10" customWidth="1"/>
     <col min="6" max="6" width="15.33203125" style="10" customWidth="1"/>
     <col min="7" max="7" width="13.6640625" style="10" customWidth="1"/>
     <col min="8" max="8" width="10.6640625" style="10" customWidth="1"/>
     <col min="9" max="9" width="16.6640625" style="10" customWidth="1"/>
     <col min="10" max="10" width="5.6640625" style="10" customWidth="1"/>
     <col min="11" max="11" width="18.6640625" style="10" customWidth="1"/>
     <col min="12" max="12" width="14.44140625" style="10" customWidth="1"/>
     <col min="13" max="13" width="13.44140625" style="10" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="15.109375" style="10" customWidth="1"/>
     <col min="15" max="15" width="11.33203125" style="10" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.33203125" style="10" customWidth="1"/>
     <col min="17" max="17" width="13" style="10" customWidth="1"/>
     <col min="18" max="18" width="12" style="10" customWidth="1"/>
     <col min="19" max="19" width="18.33203125" style="10" customWidth="1"/>
     <col min="20" max="20" width="9.6640625" style="10" customWidth="1"/>
     <col min="21" max="21" width="15" style="10" bestFit="1" customWidth="1"/>
@@ -1059,1582 +1081,1594 @@
         <v>18</v>
       </c>
       <c r="V4" s="16" t="s">
         <v>61</v>
       </c>
       <c r="W4" s="16" t="s">
         <v>60</v>
       </c>
       <c r="X4" s="16" t="s">
         <v>59</v>
       </c>
       <c r="Y4" s="16" t="s">
         <v>19</v>
       </c>
       <c r="Z4" s="16" t="s">
         <v>20</v>
       </c>
       <c r="AA4" s="16" t="s">
         <v>21</v>
       </c>
       <c r="AB4" s="16" t="s">
         <v>24</v>
       </c>
       <c r="AC4" s="13"/>
     </row>
-    <row r="5" spans="1:32" x14ac:dyDescent="0.3">
-      <c r="A5" s="18">
+    <row r="5" spans="1:32" s="40" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="36">
+        <v>46113</v>
+      </c>
+      <c r="B5" s="37" t="s">
+        <v>76</v>
+      </c>
+      <c r="C5" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5" s="35" t="s">
+        <v>75</v>
+      </c>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="41">
+        <v>5215.57</v>
+      </c>
+      <c r="J5" s="39"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="38">
+        <v>5215.57</v>
+      </c>
+      <c r="M5" s="38"/>
+      <c r="N5" s="38"/>
+      <c r="O5" s="38"/>
+      <c r="P5" s="38"/>
+      <c r="Q5" s="38"/>
+      <c r="R5" s="38"/>
+      <c r="S5" s="38"/>
+      <c r="T5" s="38"/>
+      <c r="U5" s="38"/>
+      <c r="V5" s="38"/>
+      <c r="W5" s="38"/>
+      <c r="X5" s="38"/>
+      <c r="Y5" s="38"/>
+      <c r="Z5" s="38"/>
+      <c r="AA5" s="38"/>
+      <c r="AB5" s="38"/>
+      <c r="AC5" s="37"/>
+    </row>
+    <row r="6" spans="1:32" x14ac:dyDescent="0.3">
+      <c r="A6" s="18">
         <v>46114</v>
       </c>
-      <c r="B5" s="10" t="s">
+      <c r="B6" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="10" t="s">
+      <c r="C6" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="D5" s="11" t="s">
+      <c r="D6" s="11" t="s">
         <v>33</v>
       </c>
-      <c r="H5" s="10">
+      <c r="H6" s="10">
         <v>0</v>
       </c>
-      <c r="I5" s="19">
+      <c r="I6" s="19">
         <v>370.05</v>
       </c>
-      <c r="J5" s="20"/>
-      <c r="AA5" s="10">
+      <c r="J6" s="20"/>
+      <c r="AA6" s="10">
         <v>370.05</v>
       </c>
     </row>
-    <row r="6" spans="1:32" s="6" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
-[...47 lines deleted...]
-    <row r="7" spans="1:32" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:32" s="6" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="18">
         <v>46129</v>
       </c>
-      <c r="B7" s="10" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="B7" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="21" t="s">
+        <v>35</v>
       </c>
       <c r="D7" s="11" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="H7" s="24">
+        <v>26</v>
+      </c>
+      <c r="E7" s="22">
+        <v>7224.48</v>
+      </c>
+      <c r="F7" s="22">
+        <v>7224.48</v>
+      </c>
+      <c r="G7" s="22"/>
+      <c r="H7" s="22">
         <v>0</v>
       </c>
-      <c r="I7" s="25">
-[...26 lines deleted...]
-      <c r="AF7" s="3"/>
+      <c r="I7" s="23"/>
+      <c r="J7" s="22"/>
+      <c r="K7" s="22"/>
+      <c r="L7" s="22"/>
+      <c r="M7" s="22"/>
+      <c r="N7" s="22"/>
+      <c r="O7" s="22"/>
+      <c r="P7" s="22"/>
+      <c r="Q7" s="22"/>
+      <c r="R7" s="22"/>
+      <c r="S7" s="22"/>
+      <c r="T7" s="22"/>
+      <c r="U7" s="22"/>
+      <c r="V7" s="22"/>
+      <c r="W7" s="22"/>
+      <c r="X7" s="22"/>
+      <c r="Y7" s="22"/>
+      <c r="Z7" s="22"/>
+      <c r="AA7" s="22"/>
+      <c r="AB7" s="22"/>
+      <c r="AC7" s="22"/>
+      <c r="AD7" s="5"/>
+      <c r="AE7" s="5"/>
+      <c r="AF7" s="5"/>
     </row>
     <row r="8" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A8" s="18">
-        <v>46132</v>
+        <v>46129</v>
       </c>
       <c r="B8" s="10" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="C8" s="10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24">
         <v>0</v>
       </c>
       <c r="I8" s="25">
-        <v>279.91000000000003</v>
+        <v>4.25</v>
       </c>
       <c r="J8" s="24"/>
-      <c r="K8" s="24">
-[...1 lines deleted...]
-      </c>
+      <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
       <c r="N8" s="24"/>
       <c r="O8" s="24"/>
       <c r="P8" s="24"/>
       <c r="Q8" s="24"/>
       <c r="R8" s="24"/>
       <c r="S8" s="24"/>
       <c r="T8" s="24"/>
       <c r="U8" s="24"/>
       <c r="V8" s="24"/>
       <c r="W8" s="24"/>
       <c r="X8" s="24"/>
       <c r="Y8" s="24"/>
       <c r="Z8" s="24"/>
       <c r="AA8" s="24"/>
-      <c r="AB8" s="24"/>
+      <c r="AB8" s="24">
+        <v>4.25</v>
+      </c>
       <c r="AC8" s="24"/>
       <c r="AD8" s="3"/>
       <c r="AE8" s="3"/>
       <c r="AF8" s="3"/>
     </row>
     <row r="9" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A9" s="18">
-        <v>46156</v>
+        <v>46132</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="E9" s="26"/>
+        <v>38</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="24">
-        <v>9.99</v>
+        <v>0</v>
       </c>
       <c r="I9" s="25">
-        <v>59.98</v>
+        <v>279.91000000000003</v>
       </c>
       <c r="J9" s="24"/>
-      <c r="K9" s="24"/>
+      <c r="K9" s="24">
+        <v>279.91000000000003</v>
+      </c>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
       <c r="N9" s="24"/>
       <c r="O9" s="24"/>
       <c r="P9" s="24"/>
       <c r="Q9" s="24"/>
-      <c r="R9" s="24">
-[...1 lines deleted...]
-      </c>
+      <c r="R9" s="24"/>
       <c r="S9" s="24"/>
       <c r="T9" s="24"/>
       <c r="U9" s="24"/>
       <c r="V9" s="24"/>
       <c r="W9" s="24"/>
       <c r="X9" s="24"/>
       <c r="Y9" s="24"/>
       <c r="Z9" s="24"/>
       <c r="AA9" s="24"/>
       <c r="AB9" s="24"/>
       <c r="AC9" s="24"/>
       <c r="AD9" s="3"/>
       <c r="AE9" s="3"/>
       <c r="AF9" s="3"/>
     </row>
     <row r="10" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A10" s="18">
         <v>46156</v>
       </c>
       <c r="B10" s="10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="E10" s="24"/>
+        <v>40</v>
+      </c>
+      <c r="D10" s="11">
+        <v>266101</v>
+      </c>
+      <c r="E10" s="26"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24">
-        <v>0</v>
+        <v>9.99</v>
       </c>
       <c r="I10" s="25">
-        <v>513.79999999999995</v>
+        <v>59.98</v>
       </c>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
       <c r="N10" s="24"/>
-      <c r="O10" s="24">
-[...1 lines deleted...]
-      </c>
+      <c r="O10" s="24"/>
       <c r="P10" s="24"/>
       <c r="Q10" s="24"/>
-      <c r="R10" s="24"/>
+      <c r="R10" s="24">
+        <v>59.98</v>
+      </c>
       <c r="S10" s="24"/>
       <c r="T10" s="24"/>
       <c r="U10" s="24"/>
       <c r="V10" s="24"/>
       <c r="W10" s="24"/>
       <c r="X10" s="24"/>
       <c r="Y10" s="24"/>
       <c r="Z10" s="24"/>
       <c r="AA10" s="24"/>
       <c r="AB10" s="24"/>
       <c r="AC10" s="24"/>
       <c r="AD10" s="3"/>
       <c r="AE10" s="3"/>
       <c r="AF10" s="3"/>
     </row>
     <row r="11" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A11" s="18">
-        <v>46160</v>
+        <v>46156</v>
       </c>
       <c r="B11" s="10" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C11" s="10" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D11" s="11" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24">
         <v>0</v>
       </c>
       <c r="I11" s="25">
-        <v>150</v>
+        <v>513.79999999999995</v>
       </c>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
-      <c r="M11" s="24">
-[...1 lines deleted...]
-      </c>
+      <c r="M11" s="24"/>
       <c r="N11" s="24"/>
-      <c r="O11" s="24"/>
+      <c r="O11" s="24">
+        <v>513.79999999999995</v>
+      </c>
       <c r="P11" s="24"/>
       <c r="Q11" s="24"/>
       <c r="R11" s="24"/>
       <c r="S11" s="24"/>
       <c r="T11" s="24"/>
       <c r="U11" s="24"/>
       <c r="V11" s="24"/>
       <c r="W11" s="24"/>
       <c r="X11" s="24"/>
       <c r="Y11" s="24"/>
       <c r="Z11" s="24"/>
       <c r="AA11" s="24"/>
       <c r="AB11" s="24"/>
       <c r="AC11" s="24"/>
       <c r="AD11" s="3"/>
       <c r="AE11" s="3"/>
       <c r="AF11" s="3"/>
     </row>
     <row r="12" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A12" s="18">
         <v>46160</v>
       </c>
       <c r="B12" s="10" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="C12" s="10" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="D12" s="11" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24">
         <v>0</v>
       </c>
       <c r="I12" s="25">
-        <v>319.08</v>
+        <v>150</v>
       </c>
       <c r="J12" s="24"/>
-      <c r="K12" s="24">
-[...1 lines deleted...]
-      </c>
+      <c r="K12" s="24"/>
       <c r="L12" s="24"/>
-      <c r="M12" s="24"/>
+      <c r="M12" s="24">
+        <v>150</v>
+      </c>
       <c r="N12" s="24"/>
       <c r="O12" s="24"/>
       <c r="P12" s="24"/>
       <c r="Q12" s="24"/>
       <c r="R12" s="24"/>
       <c r="S12" s="24"/>
       <c r="T12" s="24"/>
       <c r="U12" s="24"/>
       <c r="V12" s="24"/>
       <c r="W12" s="24"/>
       <c r="X12" s="24"/>
       <c r="Y12" s="24"/>
       <c r="Z12" s="24"/>
       <c r="AA12" s="24"/>
       <c r="AB12" s="24"/>
       <c r="AC12" s="24"/>
       <c r="AD12" s="3"/>
       <c r="AE12" s="3"/>
       <c r="AF12" s="3"/>
     </row>
     <row r="13" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A13" s="18">
-        <v>46168</v>
+        <v>46160</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="11" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24">
         <v>0</v>
       </c>
       <c r="I13" s="25">
-        <v>230.06</v>
+        <v>319.08</v>
       </c>
       <c r="J13" s="24"/>
-      <c r="K13" s="24"/>
+      <c r="K13" s="24">
+        <v>319.08</v>
+      </c>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
       <c r="N13" s="24"/>
       <c r="O13" s="24"/>
       <c r="P13" s="24"/>
       <c r="Q13" s="24"/>
       <c r="R13" s="24"/>
       <c r="S13" s="24"/>
       <c r="T13" s="24"/>
       <c r="U13" s="24"/>
       <c r="V13" s="24"/>
       <c r="W13" s="24"/>
       <c r="X13" s="24"/>
       <c r="Y13" s="24"/>
-      <c r="Z13" s="24">
-[...1 lines deleted...]
-      </c>
+      <c r="Z13" s="24"/>
       <c r="AA13" s="24"/>
       <c r="AB13" s="24"/>
       <c r="AC13" s="24"/>
       <c r="AD13" s="3"/>
       <c r="AE13" s="3"/>
       <c r="AF13" s="3"/>
     </row>
     <row r="14" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A14" s="18">
-        <v>46174</v>
+        <v>46168</v>
       </c>
       <c r="B14" s="10" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C14" s="10" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="D14" s="11" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24">
         <v>0</v>
       </c>
       <c r="I14" s="25">
-        <v>250</v>
+        <v>230.06</v>
       </c>
       <c r="J14" s="24"/>
       <c r="K14" s="24"/>
       <c r="L14" s="24"/>
       <c r="M14" s="24"/>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="24"/>
       <c r="Q14" s="24"/>
       <c r="R14" s="24"/>
       <c r="S14" s="24"/>
       <c r="T14" s="24"/>
       <c r="U14" s="24"/>
       <c r="V14" s="24"/>
       <c r="W14" s="24"/>
       <c r="X14" s="24"/>
       <c r="Y14" s="24"/>
       <c r="Z14" s="24">
-        <v>250</v>
+        <v>230.06</v>
       </c>
       <c r="AA14" s="24"/>
       <c r="AB14" s="24"/>
       <c r="AC14" s="24"/>
       <c r="AD14" s="3"/>
       <c r="AE14" s="3"/>
       <c r="AF14" s="3"/>
     </row>
     <row r="15" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A15" s="18">
-        <v>46188</v>
+        <v>46174</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="C15" s="10" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="D15" s="11" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E15" s="24"/>
       <c r="F15" s="24"/>
       <c r="G15" s="24"/>
       <c r="H15" s="24">
         <v>0</v>
       </c>
       <c r="I15" s="25">
-        <v>254.01</v>
+        <v>250</v>
       </c>
       <c r="J15" s="24"/>
-      <c r="K15" s="24">
-[...1 lines deleted...]
-      </c>
+      <c r="K15" s="24"/>
       <c r="L15" s="24"/>
       <c r="M15" s="24"/>
       <c r="N15" s="24"/>
       <c r="O15" s="24"/>
       <c r="P15" s="24"/>
       <c r="Q15" s="24"/>
       <c r="R15" s="24"/>
       <c r="S15" s="24"/>
       <c r="T15" s="24"/>
       <c r="U15" s="24"/>
       <c r="V15" s="24"/>
       <c r="W15" s="24"/>
       <c r="X15" s="24"/>
       <c r="Y15" s="24"/>
-      <c r="Z15" s="24"/>
+      <c r="Z15" s="24">
+        <v>250</v>
+      </c>
       <c r="AA15" s="24"/>
       <c r="AB15" s="24"/>
       <c r="AC15" s="24"/>
       <c r="AD15" s="3"/>
       <c r="AE15" s="3"/>
       <c r="AF15" s="3"/>
     </row>
     <row r="16" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A16" s="18">
-        <v>46189</v>
+        <v>46188</v>
       </c>
       <c r="B16" s="10" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="C16" s="10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16" s="11" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24">
         <v>0</v>
       </c>
       <c r="I16" s="25">
-        <v>4.25</v>
+        <v>254.01</v>
       </c>
       <c r="J16" s="24"/>
-      <c r="K16" s="25"/>
+      <c r="K16" s="24">
+        <v>254.01</v>
+      </c>
       <c r="L16" s="24"/>
       <c r="M16" s="24"/>
       <c r="N16" s="24"/>
       <c r="O16" s="24"/>
       <c r="P16" s="24"/>
       <c r="Q16" s="24"/>
       <c r="R16" s="24"/>
       <c r="S16" s="24"/>
       <c r="T16" s="24"/>
       <c r="U16" s="24"/>
       <c r="V16" s="24"/>
       <c r="W16" s="24"/>
       <c r="X16" s="24"/>
       <c r="Y16" s="24"/>
       <c r="Z16" s="24"/>
       <c r="AA16" s="24"/>
-      <c r="AB16" s="24">
-[...1 lines deleted...]
-      </c>
+      <c r="AB16" s="24"/>
       <c r="AC16" s="24"/>
       <c r="AD16" s="3"/>
       <c r="AE16" s="3"/>
       <c r="AF16" s="3"/>
     </row>
     <row r="17" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A17" s="18">
-        <v>46195</v>
+        <v>46189</v>
       </c>
       <c r="B17" s="10" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="D17" s="11" t="s">
-        <v>56</v>
+        <v>23</v>
       </c>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24">
         <v>0</v>
       </c>
       <c r="I17" s="25">
-        <v>51.75</v>
+        <v>4.25</v>
       </c>
       <c r="J17" s="24"/>
-      <c r="K17" s="24"/>
+      <c r="K17" s="25"/>
       <c r="L17" s="24"/>
       <c r="M17" s="24"/>
-      <c r="N17" s="24">
-[...1 lines deleted...]
-      </c>
+      <c r="N17" s="24"/>
       <c r="O17" s="24"/>
-      <c r="P17" s="25"/>
+      <c r="P17" s="24"/>
       <c r="Q17" s="24"/>
       <c r="R17" s="24"/>
       <c r="S17" s="24"/>
       <c r="T17" s="24"/>
       <c r="U17" s="24"/>
       <c r="V17" s="24"/>
       <c r="W17" s="24"/>
       <c r="X17" s="24"/>
       <c r="Y17" s="24"/>
       <c r="Z17" s="24"/>
       <c r="AA17" s="24"/>
-      <c r="AB17" s="24"/>
+      <c r="AB17" s="24">
+        <v>4.25</v>
+      </c>
       <c r="AC17" s="24"/>
       <c r="AD17" s="3"/>
       <c r="AE17" s="3"/>
       <c r="AF17" s="3"/>
     </row>
     <row r="18" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A18" s="18">
-        <v>46197</v>
-[...8 lines deleted...]
-      </c>
+        <v>46195</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24">
         <v>0</v>
       </c>
       <c r="I18" s="25">
-        <v>0</v>
+        <v>51.75</v>
       </c>
       <c r="J18" s="24"/>
       <c r="K18" s="24"/>
       <c r="L18" s="24"/>
       <c r="M18" s="24"/>
-      <c r="N18" s="24"/>
+      <c r="N18" s="24">
+        <v>51.75</v>
+      </c>
       <c r="O18" s="24"/>
-      <c r="P18" s="24"/>
+      <c r="P18" s="25"/>
       <c r="Q18" s="24"/>
       <c r="R18" s="24"/>
       <c r="S18" s="24"/>
       <c r="T18" s="24"/>
       <c r="U18" s="24"/>
       <c r="V18" s="24"/>
       <c r="W18" s="24"/>
       <c r="X18" s="24"/>
       <c r="Y18" s="24"/>
-      <c r="Z18" s="25"/>
+      <c r="Z18" s="24"/>
       <c r="AA18" s="24"/>
       <c r="AB18" s="24"/>
       <c r="AC18" s="24"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
       <c r="AF18" s="3"/>
     </row>
     <row r="19" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A19" s="18">
-        <v>46203</v>
-[...9 lines deleted...]
-      </c>
+        <v>46197</v>
+      </c>
+      <c r="B19" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="34"/>
+      <c r="D19" s="34"/>
       <c r="E19" s="24">
-        <v>10.8</v>
+        <v>0</v>
       </c>
       <c r="F19" s="24"/>
       <c r="G19" s="24"/>
-      <c r="H19" s="24"/>
-      <c r="I19" s="25"/>
+      <c r="H19" s="24">
+        <v>0</v>
+      </c>
+      <c r="I19" s="25">
+        <v>0</v>
+      </c>
       <c r="J19" s="24"/>
       <c r="K19" s="24"/>
       <c r="L19" s="24"/>
       <c r="M19" s="24"/>
       <c r="N19" s="24"/>
       <c r="O19" s="24"/>
       <c r="P19" s="24"/>
       <c r="Q19" s="24"/>
       <c r="R19" s="24"/>
       <c r="S19" s="24"/>
       <c r="T19" s="24"/>
       <c r="U19" s="24"/>
       <c r="V19" s="24"/>
       <c r="W19" s="24"/>
       <c r="X19" s="24"/>
       <c r="Y19" s="24"/>
-      <c r="Z19" s="24"/>
+      <c r="Z19" s="25"/>
       <c r="AA19" s="24"/>
       <c r="AB19" s="24"/>
       <c r="AC19" s="24"/>
       <c r="AD19" s="3"/>
       <c r="AE19" s="3"/>
       <c r="AF19" s="3"/>
     </row>
     <row r="20" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A20" s="18">
-        <v>46209</v>
+        <v>46203</v>
       </c>
       <c r="B20" s="10" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C20" s="10" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="E20" s="24"/>
+        <v>37</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E20" s="24">
+        <v>10.8</v>
+      </c>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
-      <c r="H20" s="24">
-[...4 lines deleted...]
-      </c>
+      <c r="H20" s="24"/>
+      <c r="I20" s="25"/>
       <c r="J20" s="24"/>
-      <c r="K20" s="25"/>
+      <c r="K20" s="24"/>
       <c r="L20" s="24"/>
       <c r="M20" s="24"/>
       <c r="N20" s="24"/>
       <c r="O20" s="24"/>
       <c r="P20" s="24"/>
       <c r="Q20" s="24"/>
-      <c r="R20" s="24">
-[...1 lines deleted...]
-      </c>
+      <c r="R20" s="24"/>
       <c r="S20" s="24"/>
       <c r="T20" s="24"/>
       <c r="U20" s="24"/>
       <c r="V20" s="24"/>
       <c r="W20" s="24"/>
       <c r="X20" s="24"/>
       <c r="Y20" s="24"/>
       <c r="Z20" s="24"/>
       <c r="AA20" s="24"/>
       <c r="AB20" s="24"/>
       <c r="AC20" s="24"/>
       <c r="AD20" s="3"/>
       <c r="AE20" s="3"/>
       <c r="AF20" s="3"/>
     </row>
     <row r="21" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A21" s="18">
-        <v>46217</v>
+        <v>46209</v>
       </c>
       <c r="B21" s="10" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="C21" s="10" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>40</v>
+      </c>
+      <c r="D21" s="11">
+        <v>268637</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="24"/>
       <c r="G21" s="24"/>
       <c r="H21" s="24">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="I21" s="25">
-        <v>224.82</v>
+        <v>60</v>
       </c>
       <c r="J21" s="24"/>
-      <c r="K21" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="K21" s="25"/>
       <c r="L21" s="24"/>
       <c r="M21" s="24"/>
       <c r="N21" s="24"/>
       <c r="O21" s="24"/>
       <c r="P21" s="24"/>
       <c r="Q21" s="24"/>
-      <c r="R21" s="24"/>
+      <c r="R21" s="24">
+        <v>60</v>
+      </c>
       <c r="S21" s="24"/>
       <c r="T21" s="24"/>
       <c r="U21" s="24"/>
       <c r="V21" s="24"/>
       <c r="W21" s="24"/>
       <c r="X21" s="24"/>
       <c r="Y21" s="24"/>
       <c r="Z21" s="24"/>
       <c r="AA21" s="24"/>
       <c r="AB21" s="24"/>
       <c r="AC21" s="24"/>
       <c r="AD21" s="3"/>
       <c r="AE21" s="3"/>
       <c r="AF21" s="3"/>
     </row>
     <row r="22" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A22" s="18">
-        <v>46223</v>
+        <v>46217</v>
       </c>
       <c r="B22" s="10" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="C22" s="10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24">
         <v>0</v>
       </c>
       <c r="I22" s="25">
-        <v>4.25</v>
+        <v>224.82</v>
       </c>
       <c r="J22" s="24"/>
-      <c r="K22" s="24"/>
+      <c r="K22" s="25">
+        <v>224.82</v>
+      </c>
       <c r="L22" s="24"/>
       <c r="M22" s="24"/>
       <c r="N22" s="24"/>
       <c r="O22" s="24"/>
       <c r="P22" s="24"/>
       <c r="Q22" s="24"/>
       <c r="R22" s="24"/>
       <c r="S22" s="24"/>
       <c r="T22" s="24"/>
       <c r="U22" s="24"/>
       <c r="V22" s="24"/>
       <c r="W22" s="24"/>
       <c r="X22" s="24"/>
       <c r="Y22" s="24"/>
       <c r="Z22" s="24"/>
       <c r="AA22" s="24"/>
-      <c r="AB22" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="AB22" s="24"/>
       <c r="AC22" s="24"/>
       <c r="AD22" s="3"/>
       <c r="AE22" s="3"/>
       <c r="AF22" s="3"/>
     </row>
     <row r="23" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A23" s="18">
-        <v>46234</v>
+        <v>46223</v>
       </c>
       <c r="B23" s="10" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>37</v>
       </c>
       <c r="D23" s="11" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="E23" s="24"/>
       <c r="F23" s="24"/>
       <c r="G23" s="24"/>
-      <c r="H23" s="24"/>
-      <c r="I23" s="25"/>
+      <c r="H23" s="24">
+        <v>0</v>
+      </c>
+      <c r="I23" s="25">
+        <v>4.25</v>
+      </c>
       <c r="J23" s="24"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
       <c r="M23" s="24"/>
       <c r="N23" s="24"/>
       <c r="O23" s="24"/>
       <c r="P23" s="24"/>
       <c r="Q23" s="24"/>
       <c r="R23" s="24"/>
       <c r="S23" s="24"/>
       <c r="T23" s="24"/>
       <c r="U23" s="24"/>
       <c r="V23" s="24"/>
       <c r="W23" s="24"/>
       <c r="X23" s="24"/>
       <c r="Y23" s="24"/>
       <c r="Z23" s="24"/>
       <c r="AA23" s="24"/>
-      <c r="AB23" s="25"/>
+      <c r="AB23" s="25">
+        <v>4.25</v>
+      </c>
       <c r="AC23" s="24"/>
       <c r="AD23" s="3"/>
       <c r="AE23" s="3"/>
       <c r="AF23" s="3"/>
     </row>
     <row r="24" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A24" s="18">
-        <v>46248</v>
+        <v>46234</v>
       </c>
       <c r="B24" s="10" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C24" s="10" t="s">
-        <v>38</v>
-[...4 lines deleted...]
-      <c r="E24" s="24"/>
+        <v>37</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E24" s="24">
+        <v>55.91</v>
+      </c>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
-      <c r="H24" s="24">
-[...4 lines deleted...]
-      </c>
+      <c r="H24" s="24"/>
+      <c r="I24" s="25"/>
       <c r="J24" s="24"/>
       <c r="K24" s="24"/>
       <c r="L24" s="24"/>
       <c r="M24" s="24"/>
       <c r="N24" s="24"/>
       <c r="O24" s="24"/>
       <c r="P24" s="24"/>
       <c r="Q24" s="24"/>
       <c r="R24" s="24"/>
       <c r="S24" s="24"/>
-      <c r="T24" s="25"/>
+      <c r="T24" s="24"/>
       <c r="U24" s="24"/>
       <c r="V24" s="24"/>
       <c r="W24" s="24"/>
       <c r="X24" s="24"/>
       <c r="Y24" s="24"/>
-      <c r="Z24" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="Z24" s="24"/>
       <c r="AA24" s="24"/>
       <c r="AB24" s="25"/>
       <c r="AC24" s="24"/>
       <c r="AD24" s="3"/>
       <c r="AE24" s="3"/>
       <c r="AF24" s="3"/>
     </row>
     <row r="25" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A25" s="18">
-        <v>46251</v>
+        <v>46248</v>
       </c>
       <c r="B25" s="10" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="C25" s="10" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>38</v>
+      </c>
+      <c r="D25" s="30" t="s">
+        <v>64</v>
       </c>
       <c r="E25" s="24"/>
       <c r="F25" s="24"/>
       <c r="G25" s="24"/>
       <c r="H25" s="24">
         <v>0</v>
       </c>
       <c r="I25" s="25">
-        <v>4.25</v>
+        <v>189.44</v>
       </c>
       <c r="J25" s="24"/>
       <c r="K25" s="24"/>
       <c r="L25" s="24"/>
       <c r="M25" s="24"/>
       <c r="N25" s="24"/>
       <c r="O25" s="24"/>
       <c r="P25" s="24"/>
       <c r="Q25" s="24"/>
       <c r="R25" s="24"/>
       <c r="S25" s="24"/>
-      <c r="T25" s="24"/>
+      <c r="T25" s="25"/>
       <c r="U25" s="24"/>
       <c r="V25" s="24"/>
       <c r="W25" s="24"/>
       <c r="X25" s="24"/>
       <c r="Y25" s="24"/>
-      <c r="Z25" s="24"/>
+      <c r="Z25" s="25">
+        <v>189.44</v>
+      </c>
       <c r="AA25" s="24"/>
-      <c r="AB25" s="24">
-[...1 lines deleted...]
-      </c>
+      <c r="AB25" s="25"/>
       <c r="AC25" s="24"/>
       <c r="AD25" s="3"/>
       <c r="AE25" s="3"/>
       <c r="AF25" s="3"/>
     </row>
     <row r="26" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A26" s="18">
-        <v>46259</v>
+        <v>46251</v>
       </c>
       <c r="B26" s="10" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="C26" s="10" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="D26" s="11" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24">
         <v>0</v>
       </c>
       <c r="I26" s="25">
-        <v>250</v>
+        <v>4.25</v>
       </c>
       <c r="J26" s="24"/>
-      <c r="K26" s="25"/>
+      <c r="K26" s="24"/>
       <c r="L26" s="24"/>
       <c r="M26" s="24"/>
       <c r="N26" s="24"/>
       <c r="O26" s="24"/>
       <c r="P26" s="24"/>
       <c r="Q26" s="24"/>
       <c r="R26" s="24"/>
       <c r="S26" s="24"/>
       <c r="T26" s="24"/>
       <c r="U26" s="24"/>
       <c r="V26" s="24"/>
       <c r="W26" s="24"/>
       <c r="X26" s="24"/>
       <c r="Y26" s="24"/>
-      <c r="Z26" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26" s="24"/>
       <c r="AA26" s="24"/>
-      <c r="AB26" s="24"/>
+      <c r="AB26" s="24">
+        <v>4.25</v>
+      </c>
       <c r="AC26" s="24"/>
       <c r="AD26" s="3"/>
       <c r="AE26" s="3"/>
       <c r="AF26" s="3"/>
     </row>
     <row r="27" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A27" s="18">
-        <v>46260</v>
+        <v>46259</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="C27" s="10" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="D27" s="11" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="E27" s="24"/>
       <c r="F27" s="24"/>
       <c r="G27" s="24"/>
       <c r="H27" s="24">
         <v>0</v>
       </c>
       <c r="I27" s="25">
-        <v>333.82</v>
+        <v>250</v>
       </c>
       <c r="J27" s="24"/>
-      <c r="K27" s="25">
-[...1 lines deleted...]
-      </c>
+      <c r="K27" s="25"/>
       <c r="L27" s="24"/>
       <c r="M27" s="24"/>
       <c r="N27" s="24"/>
       <c r="O27" s="24"/>
       <c r="P27" s="24"/>
       <c r="Q27" s="24"/>
       <c r="R27" s="24"/>
       <c r="S27" s="24"/>
       <c r="T27" s="24"/>
       <c r="U27" s="24"/>
       <c r="V27" s="24"/>
       <c r="W27" s="24"/>
       <c r="X27" s="24"/>
       <c r="Y27" s="24"/>
-      <c r="Z27" s="25"/>
+      <c r="Z27" s="25">
+        <v>250</v>
+      </c>
       <c r="AA27" s="24"/>
       <c r="AB27" s="24"/>
       <c r="AC27" s="24"/>
       <c r="AD27" s="3"/>
       <c r="AE27" s="3"/>
       <c r="AF27" s="3"/>
     </row>
     <row r="28" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A28" s="18">
-        <v>46265</v>
+        <v>46260</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>66</v>
+        <v>25</v>
       </c>
       <c r="C28" s="10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D28" s="11" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
-      <c r="H28" s="24"/>
-      <c r="I28" s="25"/>
+      <c r="H28" s="24">
+        <v>0</v>
+      </c>
+      <c r="I28" s="25">
+        <v>333.82</v>
+      </c>
       <c r="J28" s="24"/>
-      <c r="K28" s="24"/>
+      <c r="K28" s="25">
+        <v>333.82</v>
+      </c>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="24"/>
       <c r="O28" s="24"/>
       <c r="P28" s="24"/>
       <c r="Q28" s="24"/>
       <c r="R28" s="24"/>
       <c r="S28" s="24"/>
       <c r="T28" s="24"/>
       <c r="U28" s="24"/>
       <c r="V28" s="24"/>
       <c r="W28" s="24"/>
       <c r="X28" s="24"/>
       <c r="Y28" s="24"/>
-      <c r="Z28" s="24"/>
+      <c r="Z28" s="25"/>
       <c r="AA28" s="24"/>
       <c r="AB28" s="24"/>
       <c r="AC28" s="24"/>
       <c r="AD28" s="3"/>
       <c r="AE28" s="3"/>
       <c r="AF28" s="3"/>
     </row>
     <row r="29" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A29" s="18">
-        <v>46275</v>
+        <v>46265</v>
       </c>
       <c r="B29" s="10" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="C29" s="10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D29" s="11" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="E29" s="24"/>
+        <v>67</v>
+      </c>
+      <c r="E29" s="24">
+        <v>50.65</v>
+      </c>
       <c r="F29" s="24"/>
       <c r="G29" s="24"/>
-      <c r="H29" s="24">
-[...4 lines deleted...]
-      </c>
+      <c r="H29" s="24"/>
+      <c r="I29" s="25"/>
       <c r="J29" s="24"/>
-      <c r="K29" s="24">
-[...1 lines deleted...]
-      </c>
+      <c r="K29" s="24"/>
       <c r="L29" s="24"/>
       <c r="M29" s="24"/>
       <c r="N29" s="24"/>
       <c r="O29" s="24"/>
       <c r="P29" s="24"/>
       <c r="Q29" s="24"/>
       <c r="R29" s="24"/>
       <c r="S29" s="24"/>
       <c r="T29" s="24"/>
       <c r="U29" s="24"/>
       <c r="V29" s="24"/>
       <c r="W29" s="24"/>
       <c r="X29" s="24"/>
       <c r="Y29" s="24"/>
       <c r="Z29" s="24"/>
       <c r="AA29" s="24"/>
       <c r="AB29" s="24"/>
       <c r="AC29" s="24"/>
       <c r="AD29" s="3"/>
       <c r="AE29" s="3"/>
       <c r="AF29" s="3"/>
     </row>
     <row r="30" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A30" s="18">
-        <v>46280</v>
+        <v>46275</v>
       </c>
       <c r="B30" s="10" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="C30" s="10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D30" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24">
         <v>0</v>
       </c>
       <c r="I30" s="25">
-        <v>4.25</v>
+        <v>204.94</v>
       </c>
       <c r="J30" s="24"/>
-      <c r="K30" s="24"/>
+      <c r="K30" s="24">
+        <v>204.94</v>
+      </c>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="24"/>
       <c r="O30" s="24"/>
       <c r="P30" s="24"/>
       <c r="Q30" s="24"/>
       <c r="R30" s="24"/>
       <c r="S30" s="24"/>
       <c r="T30" s="24"/>
       <c r="U30" s="24"/>
       <c r="V30" s="24"/>
       <c r="W30" s="24"/>
       <c r="X30" s="24"/>
-      <c r="Y30" s="25"/>
+      <c r="Y30" s="24"/>
       <c r="Z30" s="24"/>
       <c r="AA30" s="24"/>
-      <c r="AB30" s="24">
-[...1 lines deleted...]
-      </c>
+      <c r="AB30" s="24"/>
       <c r="AC30" s="24"/>
       <c r="AD30" s="3"/>
       <c r="AE30" s="3"/>
       <c r="AF30" s="3"/>
     </row>
     <row r="31" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A31" s="18">
-        <v>46286</v>
+        <v>46280</v>
       </c>
       <c r="B31" s="10" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="C31" s="10" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="D31" s="11" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24">
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="I31" s="25">
-        <v>252</v>
+        <v>4.25</v>
       </c>
       <c r="J31" s="24"/>
-      <c r="K31" s="25"/>
-      <c r="L31" s="25"/>
+      <c r="K31" s="24"/>
+      <c r="L31" s="24"/>
       <c r="M31" s="24"/>
-      <c r="N31" s="24">
-[...1 lines deleted...]
-      </c>
+      <c r="N31" s="24"/>
       <c r="O31" s="24"/>
       <c r="P31" s="24"/>
       <c r="Q31" s="24"/>
       <c r="R31" s="24"/>
       <c r="S31" s="24"/>
       <c r="T31" s="24"/>
       <c r="U31" s="24"/>
       <c r="V31" s="24"/>
       <c r="W31" s="24"/>
       <c r="X31" s="24"/>
-      <c r="Y31" s="24"/>
+      <c r="Y31" s="25"/>
       <c r="Z31" s="24"/>
       <c r="AA31" s="24"/>
-      <c r="AB31" s="24"/>
+      <c r="AB31" s="24">
+        <v>4.25</v>
+      </c>
       <c r="AC31" s="24"/>
       <c r="AD31" s="3"/>
       <c r="AE31" s="3"/>
       <c r="AF31" s="3"/>
     </row>
     <row r="32" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A32" s="18">
-        <v>46289</v>
+        <v>46286</v>
       </c>
       <c r="B32" s="10" t="s">
-        <v>34</v>
+        <v>68</v>
       </c>
       <c r="C32" s="10" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="D32" s="11" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="E32" s="24"/>
       <c r="F32" s="24"/>
-      <c r="G32" s="24">
-[...3 lines deleted...]
-      <c r="I32" s="25"/>
+      <c r="G32" s="24"/>
+      <c r="H32" s="24">
+        <v>42</v>
+      </c>
+      <c r="I32" s="25">
+        <v>252</v>
+      </c>
       <c r="J32" s="24"/>
       <c r="K32" s="25"/>
-      <c r="L32" s="24"/>
+      <c r="L32" s="25"/>
       <c r="M32" s="24"/>
-      <c r="N32" s="25"/>
+      <c r="N32" s="24">
+        <v>252</v>
+      </c>
       <c r="O32" s="24"/>
       <c r="P32" s="24"/>
       <c r="Q32" s="24"/>
       <c r="R32" s="24"/>
       <c r="S32" s="24"/>
       <c r="T32" s="24"/>
       <c r="U32" s="24"/>
       <c r="V32" s="24"/>
       <c r="W32" s="24"/>
       <c r="X32" s="24"/>
       <c r="Y32" s="24"/>
       <c r="Z32" s="24"/>
       <c r="AA32" s="24"/>
       <c r="AB32" s="24"/>
       <c r="AC32" s="24"/>
       <c r="AD32" s="3"/>
       <c r="AE32" s="3"/>
       <c r="AF32" s="3"/>
     </row>
     <row r="33" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A33" s="18">
-        <v>46290</v>
+        <v>46289</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>69</v>
+        <v>34</v>
       </c>
       <c r="C33" s="10" t="s">
-        <v>71</v>
+        <v>35</v>
       </c>
       <c r="D33" s="11" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="E33" s="24"/>
+        <v>73</v>
+      </c>
+      <c r="E33" s="24">
+        <v>12440.05</v>
+      </c>
       <c r="F33" s="24"/>
-      <c r="G33" s="24"/>
-[...5 lines deleted...]
-      </c>
+      <c r="G33" s="24">
+        <v>12440.05</v>
+      </c>
+      <c r="H33" s="24"/>
+      <c r="I33" s="25"/>
       <c r="J33" s="24"/>
       <c r="K33" s="25"/>
       <c r="L33" s="24"/>
       <c r="M33" s="24"/>
-      <c r="N33" s="24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N33" s="25"/>
+      <c r="O33" s="24"/>
       <c r="P33" s="24"/>
       <c r="Q33" s="24"/>
       <c r="R33" s="24"/>
       <c r="S33" s="24"/>
       <c r="T33" s="24"/>
       <c r="U33" s="24"/>
       <c r="V33" s="24"/>
       <c r="W33" s="24"/>
       <c r="X33" s="24"/>
       <c r="Y33" s="24"/>
       <c r="Z33" s="24"/>
       <c r="AA33" s="24"/>
       <c r="AB33" s="24"/>
       <c r="AC33" s="24"/>
       <c r="AD33" s="3"/>
       <c r="AE33" s="3"/>
       <c r="AF33" s="3"/>
     </row>
-    <row r="34" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A34" s="18">
-        <v>46295</v>
+        <v>46290</v>
       </c>
       <c r="B34" s="10" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C34" s="10" t="s">
-        <v>37</v>
+        <v>71</v>
       </c>
       <c r="D34" s="11" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
-      <c r="H34" s="24"/>
+      <c r="H34" s="24">
+        <v>0</v>
+      </c>
+      <c r="I34" s="25">
+        <v>47</v>
+      </c>
       <c r="J34" s="24"/>
-      <c r="K34" s="24"/>
+      <c r="K34" s="25"/>
       <c r="L34" s="24"/>
       <c r="M34" s="24"/>
       <c r="N34" s="24"/>
-      <c r="O34" s="24"/>
+      <c r="O34" s="24">
+        <v>47</v>
+      </c>
       <c r="P34" s="24"/>
       <c r="Q34" s="24"/>
       <c r="R34" s="24"/>
       <c r="S34" s="24"/>
       <c r="T34" s="24"/>
       <c r="U34" s="24"/>
       <c r="V34" s="24"/>
       <c r="W34" s="24"/>
       <c r="X34" s="24"/>
       <c r="Y34" s="24"/>
       <c r="Z34" s="24"/>
       <c r="AA34" s="24"/>
       <c r="AB34" s="24"/>
       <c r="AC34" s="24"/>
       <c r="AD34" s="3"/>
       <c r="AE34" s="3"/>
       <c r="AF34" s="3"/>
     </row>
-    <row r="35" spans="1:32" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="E35" s="24"/>
+    <row r="35" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="18">
+        <v>46295</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="C35" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D35" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E35" s="24">
+        <v>59.75</v>
+      </c>
       <c r="F35" s="24"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
-      <c r="I35" s="25"/>
       <c r="J35" s="24"/>
       <c r="K35" s="24"/>
       <c r="L35" s="24"/>
       <c r="M35" s="24"/>
       <c r="N35" s="24"/>
       <c r="O35" s="24"/>
       <c r="P35" s="24"/>
       <c r="Q35" s="24"/>
       <c r="R35" s="24"/>
       <c r="S35" s="24"/>
       <c r="T35" s="24"/>
-      <c r="U35" s="25"/>
+      <c r="U35" s="24"/>
       <c r="V35" s="24"/>
       <c r="W35" s="24"/>
       <c r="X35" s="24"/>
       <c r="Y35" s="24"/>
       <c r="Z35" s="24"/>
       <c r="AA35" s="24"/>
       <c r="AB35" s="24"/>
       <c r="AC35" s="24"/>
       <c r="AD35" s="3"/>
       <c r="AE35" s="3"/>
       <c r="AF35" s="3"/>
     </row>
     <row r="36" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A36" s="18"/>
+      <c r="D36" s="27"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
       <c r="G36" s="24"/>
       <c r="H36" s="24"/>
       <c r="I36" s="25"/>
       <c r="J36" s="24"/>
-      <c r="K36" s="25"/>
+      <c r="K36" s="24"/>
       <c r="L36" s="24"/>
       <c r="M36" s="24"/>
       <c r="N36" s="24"/>
       <c r="O36" s="24"/>
       <c r="P36" s="24"/>
       <c r="Q36" s="24"/>
       <c r="R36" s="24"/>
       <c r="S36" s="24"/>
       <c r="T36" s="24"/>
-      <c r="U36" s="24"/>
+      <c r="U36" s="25"/>
       <c r="V36" s="24"/>
       <c r="W36" s="24"/>
       <c r="X36" s="24"/>
       <c r="Y36" s="24"/>
       <c r="Z36" s="24"/>
       <c r="AA36" s="24"/>
       <c r="AB36" s="24"/>
       <c r="AC36" s="24"/>
       <c r="AD36" s="3"/>
       <c r="AE36" s="3"/>
       <c r="AF36" s="3"/>
     </row>
     <row r="37" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A37" s="18"/>
       <c r="E37" s="24"/>
       <c r="F37" s="24"/>
       <c r="G37" s="24"/>
       <c r="H37" s="24"/>
       <c r="I37" s="25"/>
       <c r="J37" s="24"/>
-      <c r="K37" s="24"/>
+      <c r="K37" s="25"/>
       <c r="L37" s="24"/>
       <c r="M37" s="24"/>
       <c r="N37" s="24"/>
       <c r="O37" s="24"/>
       <c r="P37" s="24"/>
       <c r="Q37" s="24"/>
       <c r="R37" s="24"/>
       <c r="S37" s="24"/>
       <c r="T37" s="24"/>
       <c r="U37" s="24"/>
       <c r="V37" s="24"/>
       <c r="W37" s="24"/>
       <c r="X37" s="24"/>
       <c r="Y37" s="24"/>
       <c r="Z37" s="24"/>
       <c r="AA37" s="24"/>
       <c r="AB37" s="24"/>
       <c r="AC37" s="24"/>
       <c r="AD37" s="3"/>
       <c r="AE37" s="3"/>
       <c r="AF37" s="3"/>
     </row>
-    <row r="38" spans="1:32" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A38" s="18"/>
       <c r="E38" s="24"/>
       <c r="F38" s="24"/>
       <c r="G38" s="24"/>
       <c r="H38" s="24"/>
       <c r="I38" s="25"/>
       <c r="J38" s="24"/>
       <c r="K38" s="24"/>
       <c r="L38" s="24"/>
       <c r="M38" s="24"/>
       <c r="N38" s="24"/>
       <c r="O38" s="24"/>
-      <c r="P38" s="25"/>
+      <c r="P38" s="24"/>
       <c r="Q38" s="24"/>
       <c r="R38" s="24"/>
       <c r="S38" s="24"/>
       <c r="T38" s="24"/>
       <c r="U38" s="24"/>
       <c r="V38" s="24"/>
       <c r="W38" s="24"/>
       <c r="X38" s="24"/>
       <c r="Y38" s="24"/>
       <c r="Z38" s="24"/>
       <c r="AA38" s="24"/>
       <c r="AB38" s="24"/>
       <c r="AC38" s="24"/>
       <c r="AD38" s="3"/>
       <c r="AE38" s="3"/>
       <c r="AF38" s="3"/>
     </row>
-    <row r="39" spans="1:32" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:32" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="18"/>
       <c r="E39" s="24"/>
       <c r="F39" s="24"/>
       <c r="G39" s="24"/>
       <c r="H39" s="24"/>
       <c r="I39" s="25"/>
       <c r="J39" s="24"/>
       <c r="K39" s="24"/>
       <c r="L39" s="24"/>
       <c r="M39" s="24"/>
       <c r="N39" s="24"/>
       <c r="O39" s="24"/>
-      <c r="P39" s="24"/>
+      <c r="P39" s="25"/>
       <c r="Q39" s="24"/>
       <c r="R39" s="24"/>
       <c r="S39" s="24"/>
       <c r="T39" s="24"/>
       <c r="U39" s="24"/>
       <c r="V39" s="24"/>
       <c r="W39" s="24"/>
       <c r="X39" s="24"/>
       <c r="Y39" s="24"/>
       <c r="Z39" s="24"/>
       <c r="AA39" s="24"/>
       <c r="AB39" s="24"/>
       <c r="AC39" s="24"/>
       <c r="AD39" s="3"/>
       <c r="AE39" s="3"/>
       <c r="AF39" s="3"/>
     </row>
     <row r="40" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A40" s="18"/>
       <c r="E40" s="24"/>
       <c r="F40" s="24"/>
       <c r="G40" s="24"/>
       <c r="H40" s="24"/>
       <c r="I40" s="25"/>
       <c r="J40" s="24"/>
@@ -2879,81 +2913,81 @@
       <c r="AF47" s="3"/>
     </row>
     <row r="48" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A48" s="18"/>
       <c r="E48" s="24"/>
       <c r="F48" s="24"/>
       <c r="G48" s="24"/>
       <c r="H48" s="24"/>
       <c r="I48" s="25"/>
       <c r="J48" s="24"/>
       <c r="K48" s="24"/>
       <c r="L48" s="24"/>
       <c r="M48" s="24"/>
       <c r="N48" s="24"/>
       <c r="O48" s="24"/>
       <c r="P48" s="24"/>
       <c r="Q48" s="24"/>
       <c r="R48" s="24"/>
       <c r="S48" s="24"/>
       <c r="T48" s="24"/>
       <c r="U48" s="24"/>
       <c r="V48" s="24"/>
       <c r="W48" s="24"/>
       <c r="X48" s="24"/>
       <c r="Y48" s="24"/>
+      <c r="Z48" s="24"/>
       <c r="AA48" s="24"/>
       <c r="AB48" s="24"/>
       <c r="AC48" s="24"/>
       <c r="AD48" s="3"/>
       <c r="AE48" s="3"/>
       <c r="AF48" s="3"/>
     </row>
     <row r="49" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A49" s="18"/>
       <c r="E49" s="24"/>
       <c r="F49" s="24"/>
       <c r="G49" s="24"/>
       <c r="H49" s="24"/>
       <c r="I49" s="25"/>
       <c r="J49" s="24"/>
       <c r="K49" s="24"/>
       <c r="L49" s="24"/>
       <c r="M49" s="24"/>
       <c r="N49" s="24"/>
       <c r="O49" s="24"/>
       <c r="P49" s="24"/>
       <c r="Q49" s="24"/>
       <c r="R49" s="24"/>
       <c r="S49" s="24"/>
       <c r="T49" s="24"/>
       <c r="U49" s="24"/>
       <c r="V49" s="24"/>
       <c r="W49" s="24"/>
       <c r="X49" s="24"/>
       <c r="Y49" s="24"/>
-      <c r="Z49" s="24"/>
       <c r="AA49" s="24"/>
       <c r="AB49" s="24"/>
       <c r="AC49" s="24"/>
       <c r="AD49" s="3"/>
       <c r="AE49" s="3"/>
       <c r="AF49" s="3"/>
     </row>
     <row r="50" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A50" s="18"/>
       <c r="E50" s="24"/>
       <c r="F50" s="24"/>
       <c r="G50" s="24"/>
       <c r="H50" s="24"/>
       <c r="I50" s="25"/>
       <c r="J50" s="24"/>
       <c r="K50" s="24"/>
       <c r="L50" s="24"/>
       <c r="M50" s="24"/>
       <c r="N50" s="24"/>
       <c r="O50" s="24"/>
       <c r="P50" s="24"/>
       <c r="Q50" s="24"/>
       <c r="R50" s="24"/>
       <c r="S50" s="24"/>
       <c r="T50" s="24"/>
@@ -3012,52 +3046,50 @@
       <c r="K52" s="24"/>
       <c r="L52" s="24"/>
       <c r="M52" s="24"/>
       <c r="N52" s="24"/>
       <c r="O52" s="24"/>
       <c r="P52" s="24"/>
       <c r="Q52" s="24"/>
       <c r="R52" s="24"/>
       <c r="S52" s="24"/>
       <c r="T52" s="24"/>
       <c r="U52" s="24"/>
       <c r="V52" s="24"/>
       <c r="W52" s="24"/>
       <c r="X52" s="24"/>
       <c r="Y52" s="24"/>
       <c r="Z52" s="24"/>
       <c r="AA52" s="24"/>
       <c r="AB52" s="24"/>
       <c r="AC52" s="24"/>
       <c r="AD52" s="3"/>
       <c r="AE52" s="3"/>
       <c r="AF52" s="3"/>
     </row>
     <row r="53" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A53" s="18"/>
-      <c r="B53" s="24"/>
-      <c r="C53" s="24"/>
       <c r="E53" s="24"/>
       <c r="F53" s="24"/>
       <c r="G53" s="24"/>
       <c r="H53" s="24"/>
       <c r="I53" s="25"/>
       <c r="J53" s="24"/>
       <c r="K53" s="24"/>
       <c r="L53" s="24"/>
       <c r="M53" s="24"/>
       <c r="N53" s="24"/>
       <c r="O53" s="24"/>
       <c r="P53" s="24"/>
       <c r="Q53" s="24"/>
       <c r="R53" s="24"/>
       <c r="S53" s="24"/>
       <c r="T53" s="24"/>
       <c r="U53" s="24"/>
       <c r="V53" s="24"/>
       <c r="W53" s="24"/>
       <c r="X53" s="24"/>
       <c r="Y53" s="24"/>
       <c r="Z53" s="24"/>
       <c r="AA53" s="24"/>
       <c r="AB53" s="24"/>
       <c r="AC53" s="24"/>
@@ -3573,279 +3605,282 @@
       <c r="K69" s="24"/>
       <c r="L69" s="24"/>
       <c r="M69" s="24"/>
       <c r="N69" s="24"/>
       <c r="O69" s="24"/>
       <c r="P69" s="24"/>
       <c r="Q69" s="24"/>
       <c r="R69" s="24"/>
       <c r="S69" s="24"/>
       <c r="T69" s="24"/>
       <c r="U69" s="24"/>
       <c r="V69" s="24"/>
       <c r="W69" s="24"/>
       <c r="X69" s="24"/>
       <c r="Y69" s="24"/>
       <c r="Z69" s="24"/>
       <c r="AA69" s="24"/>
       <c r="AB69" s="24"/>
       <c r="AC69" s="24"/>
       <c r="AD69" s="3"/>
       <c r="AE69" s="3"/>
       <c r="AF69" s="3"/>
     </row>
     <row r="70" spans="1:32" x14ac:dyDescent="0.3">
       <c r="A70" s="18"/>
+      <c r="B70" s="24"/>
+      <c r="C70" s="24"/>
       <c r="E70" s="24"/>
       <c r="F70" s="24"/>
       <c r="G70" s="24"/>
       <c r="H70" s="24"/>
       <c r="I70" s="25"/>
       <c r="J70" s="24"/>
       <c r="K70" s="24"/>
       <c r="L70" s="24"/>
       <c r="M70" s="24"/>
       <c r="N70" s="24"/>
       <c r="O70" s="24"/>
       <c r="P70" s="24"/>
       <c r="Q70" s="24"/>
       <c r="R70" s="24"/>
       <c r="S70" s="24"/>
       <c r="T70" s="24"/>
       <c r="U70" s="24"/>
       <c r="V70" s="24"/>
       <c r="W70" s="24"/>
       <c r="X70" s="24"/>
       <c r="Y70" s="24"/>
       <c r="Z70" s="24"/>
       <c r="AA70" s="24"/>
       <c r="AB70" s="24"/>
       <c r="AC70" s="24"/>
       <c r="AD70" s="3"/>
       <c r="AE70" s="3"/>
       <c r="AF70" s="3"/>
     </row>
-    <row r="71" spans="1:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B71" s="28" t="s">
+    <row r="71" spans="1:32" x14ac:dyDescent="0.3">
+      <c r="A71" s="18"/>
+      <c r="E71" s="24"/>
+      <c r="F71" s="24"/>
+      <c r="G71" s="24"/>
+      <c r="H71" s="24"/>
+      <c r="I71" s="25"/>
+      <c r="J71" s="24"/>
+      <c r="K71" s="24"/>
+      <c r="L71" s="24"/>
+      <c r="M71" s="24"/>
+      <c r="N71" s="24"/>
+      <c r="O71" s="24"/>
+      <c r="P71" s="24"/>
+      <c r="Q71" s="24"/>
+      <c r="R71" s="24"/>
+      <c r="S71" s="24"/>
+      <c r="T71" s="24"/>
+      <c r="U71" s="24"/>
+      <c r="V71" s="24"/>
+      <c r="W71" s="24"/>
+      <c r="X71" s="24"/>
+      <c r="Y71" s="24"/>
+      <c r="Z71" s="24"/>
+      <c r="AA71" s="24"/>
+      <c r="AB71" s="24"/>
+      <c r="AC71" s="24"/>
+      <c r="AD71" s="3"/>
+      <c r="AE71" s="3"/>
+      <c r="AF71" s="3"/>
+    </row>
+    <row r="72" spans="1:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="7"/>
+      <c r="B72" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="C71" s="28"/>
-[...2 lines deleted...]
-        <f t="shared" ref="E71:I71" si="0">SUM(E5:E70)</f>
+      <c r="C72" s="28"/>
+      <c r="D72" s="28"/>
+      <c r="E72" s="8">
+        <f t="shared" ref="E72:I72" si="0">SUM(E6:E71)</f>
         <v>19841.64</v>
       </c>
-      <c r="F71" s="8">
+      <c r="F72" s="8">
         <f t="shared" si="0"/>
         <v>7224.48</v>
       </c>
-      <c r="G71" s="8">
+      <c r="G72" s="8">
         <f t="shared" si="0"/>
         <v>12440.05</v>
       </c>
-      <c r="H71" s="8">
+      <c r="H72" s="8">
         <f t="shared" si="0"/>
         <v>61.99</v>
       </c>
-      <c r="I71" s="29">
-[...5 lines deleted...]
-        <f t="shared" ref="K71:Q71" si="1">SUM(K5:K70)</f>
+      <c r="I72" s="29">
+        <f>SUM(I5:I71)</f>
+        <v>9277.48</v>
+      </c>
+      <c r="J72" s="8"/>
+      <c r="K72" s="8">
+        <f>SUM(K5:K71)</f>
         <v>1616.58</v>
       </c>
-      <c r="L71" s="8">
+      <c r="L72" s="8">
+        <f>SUM(L5:L71)</f>
+        <v>5215.57</v>
+      </c>
+      <c r="M72" s="8">
+        <f t="shared" ref="K72:Q72" si="1">SUM(M6:M71)</f>
+        <v>150</v>
+      </c>
+      <c r="N72" s="8">
+        <f t="shared" si="1"/>
+        <v>303.75</v>
+      </c>
+      <c r="O72" s="8">
+        <f t="shared" si="1"/>
+        <v>560.79999999999995</v>
+      </c>
+      <c r="P72" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M71" s="8">
-[...11 lines deleted...]
-      <c r="P71" s="8">
+      <c r="Q72" s="8">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="Q71" s="8">
-[...4 lines deleted...]
-        <f t="shared" ref="R71:Y71" si="2">SUM(R5:R70)</f>
+      <c r="R72" s="8">
+        <f t="shared" ref="R72:Y72" si="2">SUM(R6:R71)</f>
         <v>119.97999999999999</v>
       </c>
-      <c r="S71" s="8">
+      <c r="S72" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="T71" s="8">
+      <c r="T72" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="U71" s="8">
+      <c r="U72" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="V71" s="8">
+      <c r="V72" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="W71" s="8">
+      <c r="W72" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="X71" s="8">
+      <c r="X72" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Y71" s="8">
+      <c r="Y72" s="8">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="Z71" s="8">
-        <f>SUM(Z5:Z70)</f>
+      <c r="Z72" s="8">
+        <f>SUM(Z6:Z71)</f>
         <v>919.5</v>
       </c>
-      <c r="AA71" s="8">
-        <f>SUM(AA5:AA70)</f>
+      <c r="AA72" s="8">
+        <f>SUM(AA6:AA71)</f>
         <v>370.05</v>
       </c>
-      <c r="AB71" s="8">
-        <f>SUM(AB5:AB70)</f>
+      <c r="AB72" s="8">
+        <f>SUM(AB6:AB71)</f>
         <v>21.25</v>
       </c>
-      <c r="AC71" s="8"/>
-[...35 lines deleted...]
-      <c r="A73" s="7" t="s">
+      <c r="AC72" s="8"/>
+      <c r="AD72" s="2"/>
+      <c r="AE72" s="2"/>
+      <c r="AF72" s="2"/>
+    </row>
+    <row r="73" spans="1:32" x14ac:dyDescent="0.3">
+      <c r="E73" s="26"/>
+      <c r="F73" s="24"/>
+      <c r="G73" s="24"/>
+      <c r="H73" s="24"/>
+      <c r="I73" s="26"/>
+      <c r="J73" s="26"/>
+      <c r="K73" s="24"/>
+      <c r="L73" s="24"/>
+      <c r="M73" s="24"/>
+      <c r="N73" s="24"/>
+      <c r="O73" s="24"/>
+      <c r="P73" s="24"/>
+      <c r="Q73" s="24"/>
+      <c r="R73" s="24"/>
+      <c r="S73" s="24"/>
+      <c r="T73" s="24"/>
+      <c r="U73" s="24"/>
+      <c r="V73" s="24"/>
+      <c r="W73" s="24"/>
+      <c r="X73" s="24"/>
+      <c r="Y73" s="24"/>
+      <c r="Z73" s="24"/>
+      <c r="AA73" s="24"/>
+      <c r="AB73" s="24"/>
+      <c r="AC73" s="24"/>
+      <c r="AD73" s="3"/>
+      <c r="AE73" s="3"/>
+      <c r="AF73" s="3"/>
+    </row>
+    <row r="74" spans="1:32" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="B73" s="8"/>
-[...59 lines deleted...]
-      <c r="AF74" s="3"/>
+      <c r="B74" s="8"/>
+      <c r="C74" s="8"/>
+      <c r="D74" s="9"/>
+      <c r="E74" s="8"/>
+      <c r="F74" s="8"/>
+      <c r="G74" s="8"/>
+      <c r="H74" s="8"/>
+      <c r="I74" s="8"/>
+      <c r="J74" s="8"/>
+      <c r="K74" s="8"/>
+      <c r="L74" s="8"/>
+      <c r="M74" s="8"/>
+      <c r="N74" s="8"/>
+      <c r="O74" s="8"/>
+      <c r="P74" s="8"/>
+      <c r="Q74" s="8"/>
+      <c r="R74" s="8"/>
+      <c r="S74" s="8"/>
+      <c r="T74" s="8"/>
+      <c r="U74" s="8"/>
+      <c r="V74" s="8"/>
+      <c r="W74" s="8"/>
+      <c r="X74" s="8"/>
+      <c r="Y74" s="8"/>
+      <c r="Z74" s="8"/>
+      <c r="AA74" s="8"/>
+      <c r="AB74" s="8"/>
+      <c r="AC74" s="8"/>
+      <c r="AD74" s="2"/>
+      <c r="AE74" s="2"/>
+      <c r="AF74" s="2"/>
     </row>
     <row r="75" spans="1:32" x14ac:dyDescent="0.3">
       <c r="E75" s="24"/>
       <c r="F75" s="24"/>
       <c r="G75" s="24"/>
       <c r="H75" s="24"/>
       <c r="I75" s="24"/>
       <c r="J75" s="24"/>
       <c r="K75" s="24"/>
       <c r="L75" s="24"/>
       <c r="M75" s="24"/>
       <c r="N75" s="24"/>
       <c r="O75" s="24"/>
       <c r="P75" s="24"/>
       <c r="Q75" s="24"/>
       <c r="R75" s="24"/>
       <c r="S75" s="24"/>
       <c r="T75" s="24"/>
       <c r="U75" s="24"/>
       <c r="V75" s="24"/>
       <c r="W75" s="24"/>
       <c r="X75" s="24"/>
       <c r="Y75" s="24"/>
       <c r="Z75" s="24"/>
       <c r="AA75" s="24"/>
@@ -15143,55 +15178,85 @@
       <c r="I452" s="24"/>
       <c r="J452" s="24"/>
       <c r="K452" s="24"/>
       <c r="L452" s="24"/>
       <c r="M452" s="24"/>
       <c r="N452" s="24"/>
       <c r="O452" s="24"/>
       <c r="P452" s="24"/>
       <c r="Q452" s="24"/>
       <c r="R452" s="24"/>
       <c r="S452" s="24"/>
       <c r="T452" s="24"/>
       <c r="U452" s="24"/>
       <c r="V452" s="24"/>
       <c r="W452" s="24"/>
       <c r="X452" s="24"/>
       <c r="Y452" s="24"/>
       <c r="Z452" s="24"/>
       <c r="AA452" s="24"/>
       <c r="AB452" s="24"/>
       <c r="AC452" s="24"/>
       <c r="AD452" s="3"/>
       <c r="AE452" s="3"/>
       <c r="AF452" s="3"/>
     </row>
+    <row r="453" spans="5:32" x14ac:dyDescent="0.3">
+      <c r="E453" s="24"/>
+      <c r="F453" s="24"/>
+      <c r="G453" s="24"/>
+      <c r="H453" s="24"/>
+      <c r="I453" s="24"/>
+      <c r="J453" s="24"/>
+      <c r="K453" s="24"/>
+      <c r="L453" s="24"/>
+      <c r="M453" s="24"/>
+      <c r="N453" s="24"/>
+      <c r="O453" s="24"/>
+      <c r="P453" s="24"/>
+      <c r="Q453" s="24"/>
+      <c r="R453" s="24"/>
+      <c r="S453" s="24"/>
+      <c r="T453" s="24"/>
+      <c r="U453" s="24"/>
+      <c r="V453" s="24"/>
+      <c r="W453" s="24"/>
+      <c r="X453" s="24"/>
+      <c r="Y453" s="24"/>
+      <c r="Z453" s="24"/>
+      <c r="AA453" s="24"/>
+      <c r="AB453" s="24"/>
+      <c r="AC453" s="24"/>
+      <c r="AD453" s="3"/>
+      <c r="AE453" s="3"/>
+      <c r="AF453" s="3"/>
+    </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="E3:H3"/>
     <mergeCell ref="I3:AB3"/>
-    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>LEDGER</vt:lpstr>
     </vt:vector>